--- v0 (2026-05-22)
+++ v1 (2026-07-21)
@@ -72,1215 +72,1164 @@
         </w:rPr>
         <w:t xml:space="preserve">目录</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">1. 快速开始（5 分钟上手）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. 达人名片管理</w:t>
+        <w:t xml:space="preserve">2. 浏览器扩展安装</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. 通告链接管理</w:t>
+        <w:t xml:space="preserve">3. 达人名片管理</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. 通告广场</w:t>
+        <w:t xml:space="preserve">4. 通告链接管理</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. 报名提交方式（含书签填表助手、p.baominggongju 路径、第三方 iframe）</w:t>
+        <w:t xml:space="preserve">5. 通告广场</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. 书签填表助手安装详细步骤</w:t>
+        <w:t xml:space="preserve">6. 报名提交方式（扩展填表、p.baominggongju、iframe）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">7. Chrome 扩展安装（进阶）</w:t>
+        <w:t xml:space="preserve">7. MCN 团队看板</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">8. 套餐与续费</w:t>
+        <w:t xml:space="preserve">8. 邀请推广</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="80" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">9. 常见问题（参见 /faq）</w:t>
+        <w:t xml:space="preserve">9. 套餐与续费</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="80" w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. 常见问题（参见 /faq）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="360" w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="4f46e5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">1. 快速开始（5 分钟上手）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60" w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">按以下步骤，5 分钟内完成第一次自动填表报名：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60" w:after="60"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val=""/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">注册账号：访问报名宝注册页面，填写姓名/邮箱/密码完成注册。注册后自动赠送 14 天专业版免费体验。</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">打开报名表单，点击书签：打开任意报名表单页面，点击书签栏中的「报名宝」书签，系统自动识别并填入达人信息。</w:t>
+        <w:t xml:space="preserve">注册账号：访问报名宝注册页面，填写姓名/邮箱/密码完成注册。新用户默认获得专业版试用（天数由后台配置，默认 14 天）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val=""/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">创建达人名片：登录工作台（/join-tool），点击左侧「新增名片」，填写昵称、粉丝数、报价、微信、手机等字段。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val=""/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">安装浏览器扩展：打开 /extension/install，Edge 用户可一键从商店安装；Chrome 用户下载离线包解压后加载。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val=""/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">打开报名表单并自动填表：在工作台点击通告链接，iframe 加载表单后由扩展识别字段并填入当前名片。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="360" w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="4f46e5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">2. 达人名片管理</w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">免费版最多 1 张名片，专业版无限制。</w:t>
+        <w:t xml:space="preserve">2. 浏览器扩展安装</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自动填表以浏览器扩展为主路径（见 /extension/install）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val=""/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Edge：在扩展安装页点击「前往 Edge Add-ons 安装」（链接由管理员在后台配置）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val=""/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chrome：下载 baomingbao-extension-v*.zip 离线包 → chrome://extensions/ → 开发者模式 → 加载已解压的扩展程序。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val=""/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">安装后返回工作台，在中间 iframe 打开第三方表单即可触发填表。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="360" w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="4f46e5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">3. 通告链接管理</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">工作台左侧的通告链接列表是报名任务清单。</w:t>
+        <w:t xml:space="preserve">3. 达人名片管理</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">达人名片是核心信息存储单元，每张名片对应一个平台账号或身份。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">添加链接</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">推荐通过「通告广场」一键加入（见第 4 节）。也可直接在通告广场的导入框粘贴链接批量添加。</w:t>
+        <w:t xml:space="preserve">新增名片</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">在工作台左侧点击「新增名片」，填写名片名称并保存。在编辑面板中可自由添加字段：昵称、链接/主页、粉丝数、赞藏数、城市、报价、微信、手机、MCN，以及任意自定义字段。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">标记报名状态</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">p.baominggongju.com 表单提交成功后自动同步</w:t>
+        <w:t xml:space="preserve">切换与选择名片</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">勾选名片左侧复选框即可参与批量预填。可同时勾选多张名片，批量预填时会按链接顺序为每条链接依次填入所有勾选名片的信息。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200" w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">套餐限制</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60" w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">免费版最多 15 条链接，专业版无限制。</w:t>
+        <w:t xml:space="preserve">免费版 1 张名片；专业版默认 5 张；MCN 版更多名额（具体以后台配置为准）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="360" w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="4f46e5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">4. 通告广场</w:t>
-[...75 lines deleted...]
-        <w:t xml:space="preserve">勾选多条后点「批量加入工作台」可一次性批量加入</w:t>
+        <w:t xml:space="preserve">4. 通告链接管理</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">工作台左侧的通告链接列表是报名任务清单。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">添加链接</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">推荐通过「通告广场」一键加入（见第 4 节）。也可直接在通告广场的导入框粘贴链接批量添加。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">标记报名状态</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val=""/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">点击链接行右侧「已报」按钮：标记当前链接已报名</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val=""/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">勾选多条链接 → 点「批量已报」：批量标记</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="40" w:after="40"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val=""/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">p.baominggongju.com 表单提交成功后自动同步</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">套餐限制</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">免费版最多 15 条链接，专业版/MCN 不限。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="360" w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="4f46e5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">5. 报名提交方式</w:t>
-[...89 lines deleted...]
-        <w:t xml:space="preserve">对 wjx.cn、jsj.top、mikecrm.com 等公开表单，点击链接行「服端提交 β」按钮可触发服务端提交。该功能需服务器安装 Node.js + Playwright 环境，当前为占位状态。</w:t>
+        <w:t xml:space="preserve">5. 通告广场</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">通告广场是全站用户共建的通告数据库（专业版专属）。操作步骤：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val=""/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">在工作台顶栏点击「通告广场」进入</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val=""/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">在搜索框输入关键词筛选通告，或按日期范围浏览</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val=""/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">点击「加入我的通告链接列表」，该通告 URL 即出现在工作台左侧</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val=""/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">勾选多条后点「批量加入工作台」可一次性批量加入</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="360" w:after="180"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="4f46e5"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">6. 书签填表助手安装详细步骤</w:t>
-[...75 lines deleted...]
-        <w:t xml:space="preserve">打开任意报名表单页面，点击书签栏中的「报名宝」书签，自动填入达人信息</w:t>
+        <w:t xml:space="preserve">6. 报名提交方式</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">根据表单类型，报名宝提供多种提交方式：</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">① p.baominggongju.com 表单</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">在工作台中间 iframe 区域直接预填并提交。提交成功后自动同步报名状态。如提示 token 过期，需在顶栏重新扫码获取。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">② 第三方表单（腾讯文档/问卷星/WPS 等）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">使用浏览器扩展在 iframe 内自动填写。若 iframe 嵌入被限制：复制链接 → 新标签页打开 → 扩展仍可填表。填表后请在工作台标记「已报名」。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="360" w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="4f46e5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7. MCN 团队看板</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">MCN 套餐用户可访问 /join-tool/team-dashboard，查看名下达人名片与链接报名进度汇总。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="360" w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="4f46e5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8. 邀请推广</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录后访问 /referral 或工作台「我的邀请」，复制带 ?ref=邀请码 的注册链接。好友注册成功后双方试用/到期日可延长（天数由后台配置，需开启邀请开关）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="360" w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="4f46e5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9. 套餐与续费</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">报名宝采用人工开通方式，无自动扣款。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">套餐价格</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">· 月付专业版：¥29 / 30 天</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">· 季付专业版：¥79 / 90 天</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">· 年付专业版：¥249 / 365 天</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">续费步骤</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val=""/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">账号过期后访问「账号过期」页面（/account/expired）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val=""/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">扫描页面上的微信/支付宝收款码付款</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val=""/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">付款时备注格式：BMB-{用户ID}-pro（如：BMB-123-pro）</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val=""/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">在「我已付款」区域填写备注单号提交</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="60"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val=""/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">等待超管 24 小时内手工开通，刷新页面即生效</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="360" w:after="180"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="4f46e5"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10. 常见问题</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Q: 扩展安装后无法填表？</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A: 确认已登录工作台；中间区 iframe 已加载表单；扩展已启用 storage 权限。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Q: 腾讯文档/问卷星打不开 iframe？</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A: 复制链接在新标签页打开，扩展仍可在该页填表。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Q: p.baominggongju.com 提示 token 过期？</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A: 在工作台顶栏点击「扫码」按钮，用微信重新扫码获取 token。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Q: 免费版限制有哪些？</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A: 1 张名片、15 条链接，不可访问通告广场。升级 Pro/MCN 后解锁。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200" w:after="100"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Q: 如何邀请好友？</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="60" w:after="120" w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">A: 访问 /referral 复制邀请链接；好友通过 ?ref= 注册后双方延长试用（需后台开启邀请）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="60" w:after="120" w:line="360" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="64748b"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">注意：使用书签前需保持报名宝工作台登录状态；未匹配到字段时会弹出手动复制面板。</w:t>
-[...410 lines deleted...]
-        <w:t xml:space="preserve">更多问题请访问：http://localhost/faq</w:t>
+        <w:t xml:space="preserve">更多问题请访问：https://bmb.edufast.cn/faq</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">